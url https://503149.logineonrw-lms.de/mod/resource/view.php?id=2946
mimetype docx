--- v1 (2026-02-19)
+++ v2 (2026-05-21)
@@ -392,58 +392,58 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ort, Datum, Unterschrift </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104D49D3" w14:textId="77777777" w:rsidR="005A2F86" w:rsidRDefault="005A2F86"/>
     <w:sectPr w:rsidR="005A2F86">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2438" w:right="567" w:bottom="1133" w:left="1134" w:header="454" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577AAC75" w14:textId="77777777" w:rsidR="00BC45F3" w:rsidRDefault="00BC45F3" w:rsidP="009F4102">
+    <w:p w14:paraId="3F083F54" w14:textId="77777777" w:rsidR="000B62A2" w:rsidRDefault="000B62A2" w:rsidP="009F4102">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E722B52" w14:textId="77777777" w:rsidR="00BC45F3" w:rsidRDefault="00BC45F3" w:rsidP="009F4102">
+    <w:p w14:paraId="4CE3B387" w14:textId="77777777" w:rsidR="000B62A2" w:rsidRDefault="000B62A2" w:rsidP="009F4102">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -452,77 +452,76 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30B3F79E" w14:textId="77777777" w:rsidR="00085D63" w:rsidRDefault="00085D63">
+  <w:p w14:paraId="38FD0921" w14:textId="77777777" w:rsidR="00263899" w:rsidRDefault="00263899">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10205" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="10" w:type="dxa"/>
         <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3401"/>
       <w:gridCol w:w="3402"/>
       <w:gridCol w:w="3402"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D62816" w14:paraId="6C660607" w14:textId="77777777">
@@ -572,88 +571,96 @@
               <w:szCs w:val="16"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">schulpraktische Lehrerausbildung </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3B949BBF" w14:textId="77777777" w:rsidR="009F4102" w:rsidRPr="009F4102" w:rsidRDefault="009F4102" w:rsidP="009F4102">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009F4102">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>(ZfsL) für Lehrämter an Schulen Aachen</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4F27B0FF" w14:textId="04335350" w:rsidR="009F4102" w:rsidRDefault="009F4102">
+        <w:p w14:paraId="4F27B0FF" w14:textId="4B311C78" w:rsidR="009F4102" w:rsidRDefault="009F4102">
           <w:pPr>
             <w:pStyle w:val="TableContents"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Mail:</w:t>
           </w:r>
           <w:r w:rsidR="00364E39">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidR="00085D63" w:rsidRPr="00085D63">
+            <w:r w:rsidR="00263899" w:rsidRPr="00D35A40">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>mailto:foerderverein.zfsl.aachen@gmail.com</w:t>
+              <w:t>foerderverein@zfsl-ac.de</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidR="00364E39">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="40BE12D5" w14:textId="77777777" w:rsidR="00D62816" w:rsidRDefault="00BC45F3" w:rsidP="009F4102">
+        <w:p w14:paraId="40BE12D5" w14:textId="77777777" w:rsidR="005516C8" w:rsidRDefault="005516C8" w:rsidP="009F4102">
           <w:pPr>
             <w:pStyle w:val="TableContents"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="10" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="10" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="56E55A4E" w14:textId="77777777" w:rsidR="009F4102" w:rsidRPr="003F1BDD" w:rsidRDefault="000E318A" w:rsidP="009F4102">
           <w:pPr>
             <w:pStyle w:val="TableContents"/>
             <w:rPr>
@@ -681,51 +688,51 @@
           <w:r w:rsidR="003F1BDD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Stadtsparkasse Aachen</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidR="003F1BDD" w:rsidRPr="003F1BDD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>IBAN: DE32 3905 0000 1072 8985 78.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37C655E0" w14:textId="77777777" w:rsidR="00D62816" w:rsidRDefault="003F1BDD" w:rsidP="009F4102">
+        <w:p w14:paraId="37C655E0" w14:textId="77777777" w:rsidR="005516C8" w:rsidRDefault="003F1BDD" w:rsidP="009F4102">
           <w:pPr>
             <w:pStyle w:val="TableContents"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1BDD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>BIC</w:t>
           </w:r>
           <w:r w:rsidR="000E318A" w:rsidRPr="003F1BDD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
           <w:r w:rsidR="000E318A">
@@ -735,137 +742,145 @@
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00364E39">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>AACSDE33</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="10" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="10" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="4ED94FA9" w14:textId="45BD38EA" w:rsidR="00D62816" w:rsidRDefault="000E318A">
+        <w:p w14:paraId="4ED94FA9" w14:textId="55E390A8" w:rsidR="005516C8" w:rsidRDefault="000E318A">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Vorsitzender: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
           </w:r>
-          <w:r w:rsidR="00085D63">
+          <w:r w:rsidR="00263899">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Michael Turner</w:t>
+            <w:t xml:space="preserve">Michael </w:t>
+          </w:r>
+          <w:r w:rsidR="00263899">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Turner</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="01D1E5B5" w14:textId="77777777" w:rsidR="00D62816" w:rsidRDefault="00BC45F3">
+        <w:p w14:paraId="01D1E5B5" w14:textId="77777777" w:rsidR="005516C8" w:rsidRDefault="005516C8">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="21021A02" w14:textId="77777777" w:rsidR="00D62816" w:rsidRDefault="00BC45F3" w:rsidP="009F4102">
+  <w:p w14:paraId="21021A02" w14:textId="77777777" w:rsidR="005516C8" w:rsidRDefault="005516C8" w:rsidP="009F4102">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26BC04E9" w14:textId="77777777" w:rsidR="00085D63" w:rsidRDefault="00085D63">
+  <w:p w14:paraId="43007A36" w14:textId="77777777" w:rsidR="00263899" w:rsidRDefault="00263899">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A26D150" w14:textId="77777777" w:rsidR="00BC45F3" w:rsidRDefault="00BC45F3" w:rsidP="009F4102">
+    <w:p w14:paraId="2EF7817A" w14:textId="77777777" w:rsidR="000B62A2" w:rsidRDefault="000B62A2" w:rsidP="009F4102">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="730B0339" w14:textId="77777777" w:rsidR="00BC45F3" w:rsidRDefault="00BC45F3" w:rsidP="009F4102">
+    <w:p w14:paraId="6A73426E" w14:textId="77777777" w:rsidR="000B62A2" w:rsidRDefault="000B62A2" w:rsidP="009F4102">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B226E99" w14:textId="77777777" w:rsidR="00085D63" w:rsidRDefault="00085D63">
+  <w:p w14:paraId="431E5075" w14:textId="77777777" w:rsidR="00263899" w:rsidRDefault="00263899">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="43B81541" w14:textId="77777777" w:rsidR="009F4102" w:rsidRPr="00364E39" w:rsidRDefault="00364E39" w:rsidP="00364E39">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23FD170C" wp14:editId="3F69F7D5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3956685</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>102235</wp:posOffset>
@@ -977,57 +992,57 @@
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:lang w:eastAsia="de-DE"/>
                             </w:rPr>
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="23FD170C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:311.55pt;margin-top:8.05pt;width:183.75pt;height:63pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+HdOBIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxkl6MOEWXLsOA&#10;7gK0+wBZkmNhkuhJSuzs60vJaRp0wx6G+UEgTero8JBc3gxGk710XoGt6HSSUyItB6HstqLfHzfv&#10;rijxgVnBNFhZ0YP09Gb19s2y70pZQAtaSEcQxPqy7yrahtCVWeZ5Kw3zE+ikxWADzrCArttmwrEe&#10;0Y3Oijy/yHpwonPApff4924M0lXCbxrJw9em8TIQXVHkFtLp0lnHM1stWbl1rGsVP9Jg/8DCMGXx&#10;0RPUHQuM7Jz6Dcoo7sBDEyYcTAZNo7hMNWA10/xVNQ8t62SqBcXx3Ukm//9g+Zf9N0eUqOgsv6TE&#10;MoNNepRDaKQWpIj69J0vMe2hw8QwvIcB+5xq9d098B+eWFi3zG7lrXPQt5IJ5DeNN7OzqyOOjyB1&#10;/xkEPsN2ARLQ0DgTxUM5CKJjnw6n3iAVwvFnMZvNLooFJRxjVzmKlZqXsfL5dud8+CjBkGhU1GHv&#10;Ezrb3/sQ2bDyOSU+5kErsVFaJ8dt67V2ZM9wTjbpSwW8StOW9BW9XiCPv0Pk6fsThFEBB14rk6rA&#10;tJjEyijbByuSHZjSo42UtT3qGKUbRQxDPWBiFLcGcUBFHYyDjYuIRgvuFyU9DnVF/c8dc5IS/cli&#10;V66n83ncguTMF5cFOu48Up9HmOUIVdFAyWiuQ9qcyNfCLXavUUnYFyZHrjisSe/jYsVtOPdT1sv6&#10;r54AAAD//wMAUEsDBBQABgAIAAAAIQB4p6jC4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcEHWSVqYJcSqEBIJbKQiubuwmEfY62G4a/p7lBKfV7oxm39Sb2Vk2mRAHjxLy&#10;RQbMYOv1gJ2Et9eH6zWwmBRqZT0aCd8mwqY5P6tVpf0JX8y0Sx2jEIyVktCnNFacx7Y3TsWFHw2S&#10;dvDBqURr6LgO6kThzvIiywR3akD60KvR3Pem/dwdnYT16mn6iM/L7XsrDrZMVzfT41eQ8vJivrsF&#10;lsyc/szwi0/o0BDT3h9RR2YliGKZk5UEQZMMZZkJYHs6rIoceFPz/xWaHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA+HdOBIwIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB4p6jC4AAAAAoBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:311.55pt;margin-top:8.05pt;width:183.75pt;height:63pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyajsyDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JfaSJYDlKnLgqk&#10;DyDtB1AUZRGluOyStpR+fZaU4xhp0UNRHQiudjncmR2urofOsINCr8GWfDrJOVNWQq3truTfv23f&#10;XHLmg7C1MGBVyR+U59fr169WvSvUDFowtUJGINYXvSt5G4IrsszLVnXCT8ApS8kGsBOBQtxlNYqe&#10;0DuTzfL8IusBa4cglff093ZM8nXCbxolw5em8SowU3LqLaQV01rFNVuvRLFD4Votj22If+iiE9rS&#10;pSeoWxEE26P+DarTEsFDEyYSugyaRkuVOBCbaf6CzX0rnEpcSBzvTjL5/wcrPx/u3VdkYXgHAw0w&#10;kfDuDuQPzyxsWmF36gYR+laJmi6eRsmy3vnieDRK7QsfQar+E9Q0ZLEPkICGBruoCvFkhE4DeDiJ&#10;robAJP2czefzi9mSM0m5y5xUSFPJRPF02qEPHxR0LG5KjjTUhC4Odz7EbkTxVBIv82B0vdXGpAB3&#10;1cYgOwgywDZ9icCLMmNZX/KrJfXxd4g8fX+C6HQgJxvdJRZUNnoryvbe1slnQWgz7qllY486RulG&#10;EcNQDVQY9aygfiBFEUbH0gujTQv4i7Oe3Fpy/3MvUHFmPlqaytV0sYj2TsFi+XZGAZ5nqvOMsJKg&#10;Sh44G7ebkJ5EpG7hhqbX6CTscyfHXsmFSe/ji4k2P49T1fO7Xj8CAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4p6jC4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHWSVqYJcSqE&#10;BIJbKQiubuwmEfY62G4a/p7lBKfV7oxm39Sb2Vk2mRAHjxLyRQbMYOv1gJ2Et9eH6zWwmBRqZT0a&#10;Cd8mwqY5P6tVpf0JX8y0Sx2jEIyVktCnNFacx7Y3TsWFHw2SdvDBqURr6LgO6kThzvIiywR3akD6&#10;0KvR3Pem/dwdnYT16mn6iM/L7XsrDrZMVzfT41eQ8vJivrsFlsyc/szwi0/o0BDT3h9RR2YliGKZ&#10;k5UEQZMMZZkJYHs6rIoceFPz/xWaHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyajsy&#10;DgIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB4&#10;p6jC4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="551EB9C9" w14:textId="77777777" w:rsidR="00364E39" w:rsidRPr="00D93A77" w:rsidRDefault="00364E39" w:rsidP="00364E39">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="25"/>
                         <w:szCs w:val="25"/>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00D93A77">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="25"/>
                         <w:szCs w:val="25"/>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                       <w:t xml:space="preserve">c/o ZfsL Aachen, </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="16CA2CD0" w14:textId="77777777" w:rsidR="00364E39" w:rsidRPr="00D93A77" w:rsidRDefault="00364E39" w:rsidP="00364E39">
@@ -1184,64 +1199,64 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
-            <v:line w14:anchorId="1DFEBFBE" id="Gerade Verbindung 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="7.05pt,15.15pt" to="495.3pt,15.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKoyadwwEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815INOGkFyzkkaC5B&#10;a7RN7jS1tAjwhSVjyX/fJWWrRVIUaNELwcfO7M7scnM7WsOOgFF71/LlouYMnPSddoeWP33/9P4D&#10;ZzEJ1wnjHbT8BJHfbq/ebYbQwMr33nSAjEhcbIbQ8j6l0FRVlD1YERc+gKNH5dGKREc8VB2Kgdit&#10;qVZ1fV0NHruAXkKMdHs/PfJt4VcKZPqiVITETMuptlRWLOs+r9V2I5oDitBreS5D/EMVVmhHSWeq&#10;e5EEe0H9hspqiT56lRbS28orpSUUDaRmWb9S860XAYoWMieG2ab4/2jl5+MOme6od5w5YalFD4Ci&#10;A/YMuNeue3EHtsw2DSE2FH3ndng+xbDDrHlUaJkyOjxnlnxDuthYTD7NJsOYmKTLa2rbzc2aM0lv&#10;H9erdSavJpaMDRjTA3jL8qblRrtsgWjE8TGmKfQSQrhc1VRH2aWTgRxs3FdQJIvyTRWVgYI7g+wo&#10;aBSElOBS0UWpS3SGKW3MDKxL2j8Cz/EZCmXY/gY8I0pm79IMttp5/F32NF5KVlP8xYFJd7Zg77tT&#10;6VCxhqammHue8DyWv54L/Oc/3P4AAAD//wMAUEsDBBQABgAIAAAAIQAR2A992wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ22qtoQp0KUnhEFJI5uvCQBex3Zbpv8PcsJ&#10;jrMzmn1TbUfvxBlj6gNpKGYKBFITbE+thrfX/d0aRMqGrHGBUMOECbb19VVlShsu9ILnQ24Fl1Aq&#10;jYYu56GUMjUdepNmYUBi7zNEbzLL2EobzYXLvZNzpVbSm574Q2cGfOyw+T6cvIbk2qev6X0Ku7mN&#10;026fPvC5WGp9ezM+3IPIOOa/MPziMzrUzHQMJ7JJONbLgpMaFmoBgv3NRq1AHPlQrEHWlfw/oP4B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACqMmncMBAADPAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEdgPfdsAAAAIAQAADwAAAAAAAAAAAAAA&#10;AAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#4579b8 [3044]"/>
+            <v:line w14:anchorId="27557265" id="Gerade Verbindung 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="7.05pt,15.15pt" to="495.3pt,15.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAsmr9pwEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvSPxHyzfm91ECpRVNhxA7aUq&#10;qEDvxjvOWvKXxm528+8Ze5MFtVWlIi6WP+a9mfdmvLkerWF7wKi9a/lyUXMGTvpOu13Lnx6/fPrM&#10;WUzCdcJ4By0/QOTX2/OzzRAaWPnemw6QEYmLzRBa3qcUmqqKsgcr4sIHcPSoPFqR6Ii7qkMxELs1&#10;1aquL6rBYxfQS4iRbm+nR74t/EqBTHdKRUjMtJxqS2XFsj7ntdpuRLNDEXotj2WId1RhhXaUdKa6&#10;FUmwX6j/oLJaoo9epYX0tvJKaQlFA6lZ1r+peehFgKKFzIlhtil+HK38vr9x90g2DCE2MdxjVjEq&#10;tEwZHX5ST4suqpSNxbbDbBuMiUm6vKBGXF6uOZP0drVerbOr1cSS2QLG9BW8ZXnTcqNdFiUasf8W&#10;0xR6CiHcax1llw4GcrBxP0Ax3VG+qaIyInBjkO0FNVdICS4tj6lLdIYpbcwMrEvafwKP8RkKZXz+&#10;BzwjSmbv0gy22nn8W/Y0nkpWU/zJgUl3tuDZd4fSoWINzUEx9zizedDengv89WdtXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABHYD33bAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyonbaq2hCnQpSeEQUkjm68JAF7Hdlum/w9ywmOszOafVNtR+/EGWPqA2koZgoEUhNsT62Gt9f9&#10;3RpEyoascYFQw4QJtvX1VWVKGy70gudDbgWXUCqNhi7noZQyNR16k2ZhQGLvM0RvMsvYShvNhcu9&#10;k3OlVtKbnvhDZwZ87LD5Ppy8huTap6/pfQq7uY3Tbp8+8LlYan17Mz7cg8g45r8w/OIzOtTMdAwn&#10;skk41suCkxoWagGC/c1GrUAc+VCsQdaV/D+g/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCAsmr9pwEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAR2A992wAAAAgBAAAPAAAAAAAAAAAAAAAAAAEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" strokecolor="#4579b8 [3044]"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43751937" w14:textId="77777777" w:rsidR="00085D63" w:rsidRDefault="00085D63">
+  <w:p w14:paraId="571F88D4" w14:textId="77777777" w:rsidR="00263899" w:rsidRDefault="00263899">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C4D30F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="517EB5FC"/>
     <w:lvl w:ilvl="0" w:tplc="65C4AE8A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Andale Sans UI" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
@@ -1327,93 +1342,96 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F4102"/>
     <w:rsid w:val="0008137F"/>
-    <w:rsid w:val="00085D63"/>
+    <w:rsid w:val="000B62A2"/>
     <w:rsid w:val="000E318A"/>
+    <w:rsid w:val="001D560F"/>
+    <w:rsid w:val="00263899"/>
     <w:rsid w:val="00364E39"/>
     <w:rsid w:val="003C5BBF"/>
     <w:rsid w:val="003F1BDD"/>
     <w:rsid w:val="00491826"/>
+    <w:rsid w:val="004C6679"/>
+    <w:rsid w:val="005516C8"/>
     <w:rsid w:val="005A2F86"/>
     <w:rsid w:val="005B5FB7"/>
     <w:rsid w:val="00687613"/>
     <w:rsid w:val="00751670"/>
     <w:rsid w:val="007C3435"/>
     <w:rsid w:val="00976CEC"/>
     <w:rsid w:val="009F4102"/>
     <w:rsid w:val="00B64390"/>
     <w:rsid w:val="00B826D8"/>
-    <w:rsid w:val="00BC45F3"/>
     <w:rsid w:val="00D93A77"/>
     <w:rsid w:val="00D94C5D"/>
     <w:rsid w:val="00E62986"/>
     <w:rsid w:val="00F758A6"/>
     <w:rsid w:val="00FC211A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1820,50 +1838,51 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:rsid w:val="009F4102"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
@@ -2014,72 +2033,72 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00364E39"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005A2F86"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00085D63"/>
+    <w:rsid w:val="00263899"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foerderverein.zfsl.aachen@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foerderverein@zfsl-ac.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>